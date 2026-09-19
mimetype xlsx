--- v0 (2025-11-04)
+++ v1 (2026-09-19)
@@ -32,59 +32,59 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
       </rPr>
       <t>Data and Machine Learning Solutions Foundational Technical Review</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
       </rPr>
       <t xml:space="preserve"> 
 Data and Machine Learning Solutions Validation Checklist</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="14"/>
       </rPr>
       <t xml:space="preserve"> 
-Validity Period: August 2025-February 2026</t>
+Validity Period: February 2026-August 2026</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
       </rPr>
       <t xml:space="preserve"> 
-This version of the checklist was released on August 29th, 2025. The next version of this checklist is expected to be released in February 2026. AWS Partners may continue to use this version of the checklist until May 2026.</t>
+This version of the checklist was released on February 26th, 2026. The next version of this checklist is expected to be released in August 2026. AWS Partners may continue to use this version of the checklist until November 2026.</t>
     </r>
     <r>
       <t>This workbook is intended to be used by AWS Partners applying for Data and Machine Learning Solutions Foundational Technical Review in order to complete the required self-assessment.</t>
     </r>
     <r>
       <rPr>
         <sz val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t>Please create a copy of this spreadsheet for your application and complete the requested information on the second tab. For each technical requirement, please indicate whether the requirement is met and provide any evidence requested in the requirement text in the "Partner Response" column, such as page/section of the customer deployment guide.</t>
     </r>
     <r>
       <rPr>
         <sz val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t>Once you have completed your self-assessment, attach a completed copy of this spreadsheet along with the required architecture diagrams of your application in APN Partner Central.</t>
     </r>
   </si>